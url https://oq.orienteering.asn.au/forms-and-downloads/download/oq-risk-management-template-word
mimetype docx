--- v0 (2026-04-19)
+++ v1 (2026-06-02)
@@ -375,51 +375,73 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34752B0A" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>This document forms a template for your event. You should update the listed information and procedures so that they are suitable for your event. Relevant forms for completion during/after an incident are included at the end of the document.Delete this text when the document is finalised.</w:t>
+        <w:t xml:space="preserve">This document forms a template for your event. You should update the listed information and procedures so that they are suitable for your event. Relevant forms for completion during/after an incident are included at the end of the </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0040198D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>document.Delete</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0040198D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> this text when the document is finalised.</w:t>
       </w:r>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E00E61E" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5388CB50" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -537,536 +559,845 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4676340E" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Safety Procedures:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FB7CF48" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+    <w:p w14:paraId="3FB7CF48" w14:textId="77777777" w:rsidR="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Competitor starts and finishes will be recorded. This can be done through:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0997E0F7" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
-[...63 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="8782"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C652D4" w14:paraId="254CA13B" w14:textId="77777777" w:rsidTr="00C652D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FA732B0" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5072B0" w14:textId="579170AC" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="009536F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sportident</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009536F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> equipment and computers: All starters will be recorded leaving the start line (manually and electronically) and crossing the finish line (electronically). The computer provides data on the number of persons remaining in the field. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="51823F98" w14:textId="77777777" w:rsidTr="00C652D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07D21F5E" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2309FED7" w14:textId="019C5ABE" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009536F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MapRun: Starters need to be recorded manually. The App will record finishers. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="6702316D" w14:textId="77777777" w:rsidTr="00C652D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CCE7A9F" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6842D56A" w14:textId="6651DFD9" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009536F7">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Other: manual recording of both starters and finishers.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0F6DF63A" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRPr="0040198D" w:rsidRDefault="00C652D4" w:rsidP="0040198D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="04EE518D" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">See later section for details on search procedures for missing persons. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45BB51F5" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E4405A3" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+    <w:p w14:paraId="3E4405A3" w14:textId="77777777" w:rsidR="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Standard Safety Procedures:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52990BB1" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
-[...139 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="8782"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C652D4" w14:paraId="78D0FBDF" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61247027" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEF8513" w14:textId="3029486F" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00233D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Competitors must carry a </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00233D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>whistle</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00233D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and the standard emergency signal is six whistle blasts at one-minute intervals. Any competitor hearing this signal or encountering a fellow competitor in distress is required to abandon their course and render appropriate assistance. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="207EB8E5" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="045B8F47" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4794549C" w14:textId="3ACC9328" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00233D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All competitors are advised of a safety bearing for emergencies and of potential hazards they may encounter on their course. This information is provided at the Start briefing, and, where possible, written on the map. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="301ACCF4" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3887E2F6" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="501AD2EE" w14:textId="55362E49" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00233D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Event Organiser will maintain a written record of information received and action taken in relation to safety incidents and accidents. These records will be made available to the Queensland Police Service should a full-scale search under their control be required. Copies will also be sent to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00233D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Orienteering Queensland </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00233D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Administration Officer (</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6" w:tooltip="mailto:admin@oq.asn.au" w:history="1">
+              <w:r w:rsidRPr="00233D95">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:bCs/>
+                  <w:color w:val="0000FF"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>admin@oq.asn.au</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00233D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00233D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="21F8C775" w14:textId="77777777" w:rsidTr="00C652D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F3573FA" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10AEEE4D" w14:textId="1A9A8EAC" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00233D95">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Event Organiser has the authority to cancel an event in the event of extreme weather conditions, or in the event of an extreme fire hazard warning. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="3B13C43E" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="005C6268" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+    <w:p w14:paraId="005C6268" w14:textId="77777777" w:rsidR="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The Event Organiser will have the following items readily available:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7337E820" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
-[...129 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="8782"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C652D4" w14:paraId="461B3C34" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D939BA" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56884DBD" w14:textId="3FF83614" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4D10">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Drinking water at the assembly area, and Emergency drinking water on all long courses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="39D3E48A" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DE169FD" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BABD33E" w14:textId="303F7FCC" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4D10">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First Aid kits at the assembly area  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="2A478A70" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10F35515" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6213BD06" w14:textId="0F16897B" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4D10">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maps identifying the location of all controls </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="7DB0EB21" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1596BCD0" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D62E09" w14:textId="6EA4FB63" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4D10">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4WD vehicle for recovery of injured competitor/s if required </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="405B052F" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E707088" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A99FBBB" w14:textId="4A4CFEA6" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4D10">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Keys from land managers for any access gates if required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="5C3B002D" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A891B97" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48F438FC" w14:textId="06D1FF8C" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008B4D10">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mobile Phone and contact list for emergency services and all officials</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6B25090D" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRPr="0040198D" w:rsidRDefault="00C652D4" w:rsidP="0040198D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3DC1E1D1" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5200F2A8" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Communications and Contacts;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0969E7CF" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Communication between officials will be by: </w:t>
       </w:r>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>&lt;Insert communication eg mobile phone&gt;</w:t>
+        <w:t xml:space="preserve">&lt;Insert communication </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0040198D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0040198D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mobile phone&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEE9C55" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62F04231" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1088,51 +1419,50 @@
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>000 Police, Ambulance, Fire Brigade or 112</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4115E21C" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>State Emergency Services 13 25 00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9017C5" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Weather warnings </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="0040198D">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
@@ -1160,211 +1490,317 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hospital: </w:t>
       </w:r>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>&lt;Insert name of nearest hospital&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D0D0500" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7785CB21" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+    <w:p w14:paraId="7785CB21" w14:textId="77777777" w:rsidR="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">General Site Safety </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62CEB430" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
-[...139 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="8782"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C652D4" w14:paraId="581CA07C" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AFBF551" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EFF02D6" w14:textId="5A0EF9D1" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E5FDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signage to be erected to direct vehicles to parking areas. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="05A291BA" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D459F98" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53086F4C" w14:textId="0B92B6A6" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E5FDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electrical leads &amp; cables are to be run where there is no pedestrian traffic. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="1E0E394C" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48BD3B40" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E96E64F" w14:textId="1675AB1D" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E5FDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>All freestanding tents to be weighed down with sandbags or pegs.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="2A30561A" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B8CEDC" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26E494E1" w14:textId="3B3242D7" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E5FDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Only official traffic controllers empowered to control or direct traffic.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="7C0CB8E8" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B63FF89" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="664EE74F" w14:textId="123AFAA4" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E5FDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Competitor and public areas to be inspected for dangerous items/areas prior to competitor arrival. Water hazard areas and erosion hazard areas to be taped off. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="538EA485" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1E9C1D" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2457B384" w14:textId="7BAE1275" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E5FDB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Cleaning or repair to public areas and facilities to be arranged with the relevant asset owner.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7128CEFC" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRPr="0040198D" w:rsidRDefault="00C652D4" w:rsidP="0040198D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="649A9A81" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A262114" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
@@ -1683,82 +2119,66 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monitor weather conditions prior to and during the event.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28CAEE1A" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inspect track conditions prior to the event.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C1D2EB2" w14:textId="38EA6B9D" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+          <w:p w14:paraId="0C1D2EB2" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Event to be stopped if local thunderstorms appear close (defined as being when the interval between lightning flash and thunder is 3</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> seconds or less and lightning occurs once per minute or more).</w:t>
+              <w:t>Event to be stopped if local thunderstorms appear close (defined as being when the interval between lightning flash and thunder is 3 seconds or less and lightning occurs once per minute or more).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56950E92" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2406,50 +2826,51 @@
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58F986E8" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Temperature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="671" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77B966F1" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
@@ -2568,88 +2989,86 @@
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Provide water at strategic locations on the course.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49E45E91" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Show the location of water on maps for all courses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="590CCF6B" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">BoM Weather Observations </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="499FABC8" w14:textId="77777777" w:rsidTr="001F5553">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="859"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="681" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
@@ -3984,113 +4403,156 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08C43D3E" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>In the Event of Fire or Very High Winds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6E2128" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+    <w:p w14:paraId="6B6E2128" w14:textId="77777777" w:rsidR="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If notified of a fire threat or very high winds which could cause a hazard to participants, the Event Organiser will: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AFADDC0" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
-[...43 lines deleted...]
-    <w:p w14:paraId="523589FA" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="8782"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C652D4" w14:paraId="3BD9BF43" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="662E9A10" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24D9352D" w14:textId="69018E26" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00827E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If it is safe to do so, send out an official person to a point on the map where runners might be encountered, such as a control point, track junction or a water point, to inform runners to abandon their course and return to the assembly area by a safe route as quickly as possible. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="00879362" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8B44DC" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18DD6565" w14:textId="7BB72C6E" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00827E6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If necessary, evacuate to a safe area. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="64E5FD2D" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRPr="0040198D" w:rsidRDefault="00C652D4" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AFB0D31" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
@@ -4240,287 +4702,416 @@
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Event Organiser receives report that competitor/s require attention and initiates Incident Report Sheet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E8154A" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Seek information from other competitors on name, age, uniform, type of injury or problem of the person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C858477" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Use course map to determine the person’s whereabouts and decide on the best means of reaching and retrieving them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79376EC4" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Event Organiser engages rescue personnel. </w:t>
+        <w:t xml:space="preserve">Event Organiser engages </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0040198D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t>rescue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0040198D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personnel. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA1557B" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Identify and assemble equipment required to effect a rescue.</w:t>
+        <w:t xml:space="preserve">Identify and assemble equipment required to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0040198D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>effect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0040198D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a rescue.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E592852" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D6CCD6B" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Briefing:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021176FD" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Event Organiser appoints rescue team leader, briefs leader and other team members. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730E77C9" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+    <w:p w14:paraId="730E77C9" w14:textId="77777777" w:rsidR="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Details to be covered: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D165CDA" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
-[...109 lines deleted...]
-    <w:p w14:paraId="108B9B27" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="8782"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C652D4" w14:paraId="213955E4" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A77D083" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3186F387" w14:textId="208F01D1" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00784B05">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Information relevant to person requiring assistance</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="178186CC" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA0C91F" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46507411" w14:textId="29456566" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00784B05">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Location of person using course map</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="630294F5" w14:textId="77777777" w:rsidTr="00C652D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F1CF2AF" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="749714B7" w14:textId="664FD5EA" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00784B05">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Command and communication system, organiser and leader to have radios</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="5D7AE5E2" w14:textId="77777777" w:rsidTr="00C652D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75196B2B" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B314D99" w14:textId="1FCE6660" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00784B05">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Allocated time for recovery; </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="183E6CFC" w14:textId="77777777" w:rsidTr="00C652D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ED20051" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69630EDF" w14:textId="4C3A27B9" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00784B05">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Any special instructions. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="021F93BB" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRPr="0040198D" w:rsidRDefault="00C652D4" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56CBEC67" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
@@ -4737,667 +5328,943 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mobile phones are to be the primary method of communication if available with UHF radios/satellite phones used as a backup.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3458A2D3" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="476B49A6" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+    <w:p w14:paraId="476B49A6" w14:textId="77777777" w:rsidR="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pre-search:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F54CB4" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
-[...174 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="8782"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C652D4" w14:paraId="5CC4FC6D" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD54A87" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A990E42" w14:textId="508F8B0C" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A131A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Report of overdue competitor from Finish Team Manager at course closure time </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="369BDE79" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C14C495" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13C63996" w14:textId="2DD63084" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A131A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Initiate search and rescue log (see appendix)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="1D0F9E48" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B29D87" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23520828" w14:textId="0D0FF3AD" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A131A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Check details of competitor re actual start time etc </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="5B70A958" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B37E906" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AF38637" w14:textId="3803DE68" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A131A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Checks with family/travelling companions regarding details relating to the missing person </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="38BC1BA7" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C1D8C1C" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6494BA4E" w14:textId="07781C38" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A131A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Make enquiries re missing person from remaining competitors and event team members </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="25DDBF10" w14:textId="77777777" w:rsidTr="00C652D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="237D9CED" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F9FFF9" w14:textId="25DF3B0E" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A131A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Check vehicles at the Assembly area</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="2EE6178F" w14:textId="77777777" w:rsidTr="00C652D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46F786DA" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20FD4252" w14:textId="7FE95017" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A131A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Determine personnel required and plan search </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="745F3751" w14:textId="77777777" w:rsidTr="00C652D4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C22A5A3" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68392C23" w14:textId="34B2718D" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A131A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Search personnel identified and assembled </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="31035517" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67E40E19" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Briefing </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32FDBE82" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+    <w:p w14:paraId="32FDBE82" w14:textId="77777777" w:rsidR="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Appoint search team leader. Brief leader and other team members. Details to be covered:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B824A82" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
-[...111 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="8782"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C652D4" w14:paraId="7CBEE00D" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="760DC602" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09723098" w14:textId="31058B46" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD5CA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Information relevant to person missing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="61A46448" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41A652B3" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24BF8029" w14:textId="3CBCD72B" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD5CA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Potential course taken by missing competitor </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="7A1FFDB1" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AA8119E" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB8D715" w14:textId="33976530" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD5CA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Command and communication system</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="4BF0F1D3" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="385470ED" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A7D173B" w14:textId="5211B0BD" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD5CA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Allocated time for recovery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="7CF09163" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7579F8C0" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6348DA6E" w14:textId="0BB61562" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD5CA6">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Any special instructions</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3EAFB70A" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRPr="0040198D" w:rsidRDefault="00C652D4" w:rsidP="0040198D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EBD44A9" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>Debriefing</w:t>
       </w:r>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E000400" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+    <w:p w14:paraId="3E000400" w14:textId="77777777" w:rsidR="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>On rescue, obtain further relevant information from missing person and from search team leader</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A6508A" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
-[...63 lines deleted...]
-      </w:r>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="8782"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C652D4" w14:paraId="5DEB3E6E" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="701B9B9A" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E2D60E6" w14:textId="7AF23CD9" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A7126">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Record all details provided</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="08C007C0" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C6EAF0" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E2FBF04" w14:textId="3A155A07" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A7126">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Assist in arrangements for further support / assistance to the missing person and their family. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C652D4" w14:paraId="742D32C7" w14:textId="77777777" w:rsidTr="00FE7F3B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49F5F7A3" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2A0C77" w14:textId="602B887F" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A7126">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Complete OQ incident report (available on OQ </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004A7126">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>web-site</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004A7126">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="579AFE53" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRPr="0040198D" w:rsidRDefault="00C652D4" w:rsidP="0040198D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1E2D001A" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F69A582" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52FF51AE" w14:textId="63D61534" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+    <w:p w14:paraId="52FF51AE" w14:textId="6070D9E5" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>v 2</w:t>
-[...39 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>v 22 February 2023</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659F0BB3" w14:textId="77777777" w:rsidR="00A419EE" w:rsidRDefault="00A419EE"/>
     <w:sectPr w:rsidR="00A419EE" w:rsidSect="0040198D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B34040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FC4353A"/>
     <w:lvl w:ilvl="0" w:tplc="A426F302">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -5826,67 +6693,72 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1564489384">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="322319577">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="526017882">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2144956467">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0040198D"/>
+    <w:rsid w:val="00055DE5"/>
+    <w:rsid w:val="001B714C"/>
     <w:rsid w:val="0040198D"/>
-    <w:rsid w:val="008118E9"/>
+    <w:rsid w:val="006764C1"/>
+    <w:rsid w:val="00A11603"/>
     <w:rsid w:val="00A419EE"/>
-    <w:rsid w:val="00B65BD0"/>
-    <w:rsid w:val="00B93F3E"/>
+    <w:rsid w:val="00C652D4"/>
+    <w:rsid w:val="00FE7D28"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4990AD9E"/>
@@ -6299,50 +7171,69 @@
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00C652D4"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@oq.asn.au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -6612,55 +7503,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>9289</Characters>
+  <Pages>5</Pages>
+  <Words>1648</Words>
+  <Characters>9398</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>199</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>78</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10760</CharactersWithSpaces>
+  <CharactersWithSpaces>11024</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Juliana De Nooy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>