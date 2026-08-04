--- v1 (2026-06-02)
+++ v2 (2026-08-04)
@@ -1,33 +1,34 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="33354381" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
@@ -48,51 +49,51 @@
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27ED57CE" wp14:editId="574E3A46">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>0</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>46152</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1500996" cy="970341"/>
             <wp:effectExtent l="0" t="0" r="4445" b="1270"/>
             <wp:wrapNone/>
             <wp:docPr id="34" name="Picture 34" descr="C:\Users\rmjnooy\Documents\personal\Orienteering\Ugly Gully\LOGOS\Orienteering-Logo.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\rmjnooy\Documents\personal\Orienteering\Ugly Gully\LOGOS\Orienteering-Logo.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId5">
+                    <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1500996" cy="970341"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -926,51 +927,51 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The Event Organiser will maintain a written record of information received and action taken in relation to safety incidents and accidents. These records will be made available to the Queensland Police Service should a full-scale search under their control be required. Copies will also be sent to </w:t>
             </w:r>
             <w:r w:rsidRPr="00233D95">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the Orienteering Queensland </w:t>
             </w:r>
             <w:r w:rsidRPr="00233D95">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Administration Officer (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId6" w:tooltip="mailto:admin@oq.asn.au" w:history="1">
+            <w:hyperlink r:id="rId7" w:tooltip="mailto:admin@oq.asn.au" w:history="1">
               <w:r w:rsidRPr="00233D95">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:bCs/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>admin@oq.asn.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00233D95">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00233D95">
               <w:rPr>
@@ -1439,51 +1440,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>State Emergency Services 13 25 00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F9017C5" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Weather warnings </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="0040198D">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>www.bom.gov.au</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="55ECEB55" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
@@ -2119,104 +2120,120 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monitor weather conditions prior to and during the event.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="28CAEE1A" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Inspect track conditions prior to the event.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0C1D2EB2" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+          <w:p w14:paraId="0C1D2EB2" w14:textId="7C558F8D" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Event to be stopped if local thunderstorms appear close (defined as being when the interval between lightning flash and thunder is 3 seconds or less and lightning occurs once per minute or more).</w:t>
+              <w:t>Event to be stopped if local thunderstorms appear close (defined as being when the interval between lightning flash and thunder is 3</w:t>
+            </w:r>
+            <w:r w:rsidR="005B0863">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0040198D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> seconds or less and lightning occurs once per minute or more).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1654" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56950E92" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">BoM Weather warnings </w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="0040198D">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>www.bom.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="4DEB6DFB" w14:textId="77777777" w:rsidTr="001F5553">
         <w:tblPrEx>
           <w:tblBorders>
@@ -2418,51 +2435,51 @@
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66E3D83C" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">BoM Weather warnings </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="0040198D">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>www.bom.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="08207482" w14:textId="77777777" w:rsidTr="001F5553">
         <w:tblPrEx>
           <w:tblBorders>
@@ -3609,51 +3626,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F1E715C" wp14:editId="7DEFBFC5">
                   <wp:extent cx="6350" cy="6350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="12" name="Picture 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 12"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6350" cy="6350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -3674,51 +3691,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="719CD163" wp14:editId="2819C7AA">
                   <wp:extent cx="6350" cy="6350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="13" name="Picture 13"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 13"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6350" cy="6350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -3759,51 +3776,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="000D929D" wp14:editId="23BE39F3">
                   <wp:extent cx="6350" cy="6350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="14" name="Picture 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 14"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6350" cy="6350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -3816,51 +3833,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53C1D97F" wp14:editId="4EC1C9C8">
                   <wp:extent cx="6350" cy="6350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="15" name="Picture 15"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 15"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6350" cy="6350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -3881,51 +3898,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B66E607" wp14:editId="35939BB8">
                   <wp:extent cx="6350" cy="6350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="16" name="Picture 16"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 16"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6350" cy="6350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -3938,51 +3955,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AC9C160" wp14:editId="290C706B">
                   <wp:extent cx="6350" cy="6350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="17" name="Picture 17"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 17"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId10">
+                          <a:blip r:embed="rId11">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6350" cy="6350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -6141,130 +6158,153 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E2D001A" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F69A582" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52FF51AE" w14:textId="6070D9E5" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+    <w:p w14:paraId="52FF51AE" w14:textId="1004738C" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>v 22 February 2023</w:t>
+        <w:t>v 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA788E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>3 July</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0040198D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA788E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659F0BB3" w14:textId="77777777" w:rsidR="00A419EE" w:rsidRDefault="00A419EE"/>
     <w:sectPr w:rsidR="00A419EE" w:rsidSect="0040198D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B34040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FC4353A"/>
     <w:lvl w:ilvl="0" w:tplc="A426F302">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -6693,71 +6733,75 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1564489384">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="322319577">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="526017882">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2144956467">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0040198D"/>
     <w:rsid w:val="00055DE5"/>
     <w:rsid w:val="001B714C"/>
+    <w:rsid w:val="001E59CB"/>
     <w:rsid w:val="0040198D"/>
+    <w:rsid w:val="005B0863"/>
     <w:rsid w:val="006764C1"/>
+    <w:rsid w:val="00936393"/>
     <w:rsid w:val="00A11603"/>
     <w:rsid w:val="00A419EE"/>
+    <w:rsid w:val="00AA788E"/>
     <w:rsid w:val="00C652D4"/>
+    <w:rsid w:val="00EB0942"/>
     <w:rsid w:val="00FE7D28"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -7201,51 +7245,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@oq.asn.au" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@oq.asn.au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7499,59 +7543,75 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{639F8BBC-87C4-4617-97F8-B8D2CC7A22F2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
   <Words>1648</Words>
-  <Characters>9398</Characters>
+  <Characters>9395</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
   <Lines>78</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11024</CharactersWithSpaces>
+  <CharactersWithSpaces>11021</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Juliana De Nooy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>