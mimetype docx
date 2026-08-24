--- v2 (2026-08-04)
+++ v3 (2026-08-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="33354381" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-AU"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27ED57CE" wp14:editId="574E3A46">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
@@ -376,73 +376,51 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34752B0A" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">This document forms a template for your event. You should update the listed information and procedures so that they are suitable for your event. Relevant forms for completion during/after an incident are included at the end of the </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> this text when the document is finalised.</w:t>
+        <w:t>This document forms a template for your event. You should update the listed information and procedures so that they are suitable for your event. Relevant forms for completion during/after an incident are included at the end of the document.Delete this text when the document is finalised.</w:t>
       </w:r>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E00E61E" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5388CB50" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
@@ -615,67 +593,57 @@
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FA732B0" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8782" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C5072B0" w14:textId="579170AC" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="009536F7">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Sportident</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> equipment and computers: All starters will be recorded leaving the start line (manually and electronically) and crossing the finish line (electronically). The computer provides data on the number of persons remaining in the field. </w:t>
+              <w:t xml:space="preserve">Sportident equipment and computers: All starters will be recorded leaving the start line (manually and electronically) and crossing the finish line (electronically). The computer provides data on the number of persons remaining in the field. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C652D4" w14:paraId="51823F98" w14:textId="77777777" w:rsidTr="00C652D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07D21F5E" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8782" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2309FED7" w14:textId="019C5ABE" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
             <w:pPr>
@@ -812,69 +780,51 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8782" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DEF8513" w14:textId="3029486F" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00233D95">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Competitors must carry a </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> and the standard emergency signal is six whistle blasts at one-minute intervals. Any competitor hearing this signal or encountering a fellow competitor in distress is required to abandon their course and render appropriate assistance. </w:t>
+              <w:t xml:space="preserve">Competitors must carry a whistle and the standard emergency signal is six whistle blasts at one-minute intervals. Any competitor hearing this signal or encountering a fellow competitor in distress is required to abandon their course and render appropriate assistance. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C652D4" w14:paraId="207EB8E5" w14:textId="77777777" w:rsidTr="00FE7F3B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="045B8F47" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8782" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4794549C" w14:textId="3ACC9328" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
             <w:pPr>
@@ -1279,126 +1229,95 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B4D10">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mobile Phone and contact list for emergency services and all officials</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6B25090D" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRPr="0040198D" w:rsidRDefault="00C652D4" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DC1E1D1" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5200F2A8" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Communications and Contacts;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0969E7CF" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Communication between officials will be by: </w:t>
       </w:r>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;Insert communication </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> mobile phone&gt;</w:t>
+        <w:t>&lt;Insert communication eg mobile phone&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EEE9C55" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62F04231" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1803,299 +1722,299 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Risk Action Plan</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="4985" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1574"/>
-        <w:gridCol w:w="1229"/>
+        <w:gridCol w:w="1230"/>
         <w:gridCol w:w="3704"/>
-        <w:gridCol w:w="3084"/>
+        <w:gridCol w:w="3083"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="6B03BA2D" w14:textId="77777777" w:rsidTr="0040198D">
+      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="6B03BA2D" w14:textId="77777777" w:rsidTr="00362DDD">
         <w:trPr>
           <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="pct"/>
+            <w:tcW w:w="821" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43CFCA6A" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Hazard/Issue Identified</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15952FA8" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Potential Outcome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="1931" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17521022" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Controls for a manager to implement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="pct"/>
+            <w:tcW w:w="1608" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4241A27F" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Reference/Guidance/Responsible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="2F5CE1D0" w14:textId="77777777" w:rsidTr="001F5553">
+      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="2F5CE1D0" w14:textId="77777777" w:rsidTr="00362DDD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="pct"/>
+            <w:tcW w:w="821" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="090A3A9A" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Storms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6876C8EF" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lightning strikes Hail, Rain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="1931" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3007725C" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
@@ -2157,51 +2076,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Event to be stopped if local thunderstorms appear close (defined as being when the interval between lightning flash and thunder is 3</w:t>
             </w:r>
             <w:r w:rsidR="005B0863">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> seconds or less and lightning occurs once per minute or more).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="pct"/>
+            <w:tcW w:w="1608" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56950E92" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
@@ -2212,134 +2131,134 @@
               <w:t xml:space="preserve">BoM Weather warnings </w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r w:rsidRPr="0040198D">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>www.bom.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="4DEB6DFB" w14:textId="77777777" w:rsidTr="001F5553">
+      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="4DEB6DFB" w14:textId="77777777" w:rsidTr="00362DDD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="817"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="pct"/>
+            <w:tcW w:w="821" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="194FBC2F" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Heavy rain preceding event</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22F325D3" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Flash flooding</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="1931" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64FEE5D1" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
@@ -2403,51 +2322,51 @@
               </w:rPr>
               <w:t>Declare potentially unsafe creek crossings out-of-bounds. Position marshals at likely crossing points to ensure compliance and safety of all competitors.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1E59677D" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>If hazardous conditions arise suddenly, participants awaiting starts should be prevented from starting, the event cancelled, and search procedures instigated for any missing competitors.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="pct"/>
+            <w:tcW w:w="1608" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66E3D83C" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
@@ -2458,479 +2377,628 @@
               <w:t xml:space="preserve">BoM Weather warnings </w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r w:rsidRPr="0040198D">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>www.bom.gov.au</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="08207482" w14:textId="77777777" w:rsidTr="001F5553">
+      <w:tr w:rsidR="00362DDD" w:rsidRPr="0040198D" w14:paraId="08207482" w14:textId="77777777" w:rsidTr="00362DDD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="817"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="pct"/>
+            <w:tcW w:w="821" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BE71D82" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+          <w:p w14:paraId="5BE71D82" w14:textId="77777777" w:rsidR="00362DDD" w:rsidRPr="00926278" w:rsidRDefault="00362DDD" w:rsidP="00362DDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0040198D">
+            <w:r w:rsidRPr="00926278">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Fire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C63F093" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+          <w:p w14:paraId="4C63F093" w14:textId="77777777" w:rsidR="00362DDD" w:rsidRPr="00926278" w:rsidRDefault="00362DDD" w:rsidP="00362DDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0040198D">
+            <w:r w:rsidRPr="00926278">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Injury, Loss of Property</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="1931" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="311103E8" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+          <w:p w14:paraId="0EF77160" w14:textId="77777777" w:rsidR="00362DDD" w:rsidRPr="00926278" w:rsidRDefault="00362DDD" w:rsidP="00362DDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0040198D">
-[...8 lines deleted...]
-          <w:p w14:paraId="74CFA036" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+            <w:r w:rsidRPr="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Strict no smoking/no fires policy. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45C52214" w14:textId="5D04A093" w:rsidR="00362DDD" w:rsidRPr="00926278" w:rsidRDefault="00362DDD" w:rsidP="00362DDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0040198D">
-[...9 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Monitor fire danger ratings</w:t>
+            </w:r>
+            <w:r w:rsidR="002772A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for forest events</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36B92791" w14:textId="0F768FB2" w:rsidR="00362DDD" w:rsidRPr="00926278" w:rsidRDefault="00362DDD" w:rsidP="00362DDD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0040198D">
-[...11 lines deleted...]
-            <w:tcW w:w="1654" w:type="pct"/>
+            <w:r w:rsidRPr="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>High: Alert participants of fire emergency procedures in pre-event information.</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6329">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Check</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6329" w:rsidRPr="00EA6329">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> current fire threats with</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6329">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> local authorities. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="782FB865" w14:textId="2A6DA73E" w:rsidR="00362DDD" w:rsidRPr="00926278" w:rsidRDefault="00362DDD" w:rsidP="00362DDD">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extreme: </w:t>
+            </w:r>
+            <w:r w:rsidR="009C2D19">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">consider </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>postpon</w:t>
+            </w:r>
+            <w:r w:rsidR="009C2D19">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ing</w:t>
+            </w:r>
+            <w:r w:rsidR="00EA6329">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>event</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C423C04" w14:textId="527357A2" w:rsidR="00362DDD" w:rsidRPr="00CB6FEB" w:rsidRDefault="00362DDD" w:rsidP="00CB6FEB">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB6FEB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catastrophic: postpone event </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1608" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74053DCA" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+          <w:p w14:paraId="74053DCA" w14:textId="4D3835C9" w:rsidR="00362DDD" w:rsidRPr="0040198D" w:rsidRDefault="00362DDD" w:rsidP="00362DDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0040198D">
-[...6 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r w:rsidRPr="00926278">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>BOM</w:t>
+              </w:r>
+              <w:r w:rsidRPr="00926278">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve">: </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00926278">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> fire danger ratings</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="595CD238" w14:textId="77777777" w:rsidTr="001F5553">
+      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="595CD238" w14:textId="77777777" w:rsidTr="00362DDD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="pct"/>
+            <w:tcW w:w="821" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60225818" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">High Winds /Falling Timber </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="209A8BC1" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Injury</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="1931" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63F02854" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Assembly area to be assessed for potential risk before event. In event of very high winds, consider postponing event. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="pct"/>
+            <w:tcW w:w="1608" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F4807B8" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BoM for wind warnings</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="5B7E278B" w14:textId="77777777" w:rsidTr="001F5553">
+      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="5B7E278B" w14:textId="77777777" w:rsidTr="00362DDD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="pct"/>
+            <w:tcW w:w="821" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58F986E8" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Temperature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77B966F1" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Heat Exhaustion Sunburn Dehydration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="1931" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EAF24A3" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
@@ -3012,169 +3080,169 @@
               </w:rPr>
               <w:t>Provide water at strategic locations on the course.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49E45E91" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Show the location of water on maps for all courses.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="pct"/>
+            <w:tcW w:w="1608" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="590CCF6B" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">BoM Weather Observations </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="499FABC8" w14:textId="77777777" w:rsidTr="001F5553">
+      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="499FABC8" w14:textId="77777777" w:rsidTr="00362DDD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="859"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="pct"/>
+            <w:tcW w:w="821" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11BFDA03" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Traffic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="081B68C1" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Collision</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="1931" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E8E686A" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
@@ -3184,323 +3252,323 @@
               </w:rPr>
               <w:t xml:space="preserve">Caution signs will be prominently positioned on vehicle tracks. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58487C1B" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Erect warning &amp; closure signage.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="pct"/>
+            <w:tcW w:w="1608" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FCDEA3A" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Parking Attendants/Organiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="2C1F0989" w14:textId="77777777" w:rsidTr="001F5553">
+      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="2C1F0989" w14:textId="77777777" w:rsidTr="00362DDD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="859"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="pct"/>
+            <w:tcW w:w="821" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D8DE31D" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Other people/activities in the area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="174E7FA4" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Injury, disruption</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="1931" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39838195" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mark out-of-bounds area on map, design courses to avoid areas used by others, advise competitors of other activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="pct"/>
+            <w:tcW w:w="1608" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="050F0427" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organiser/ Course Planner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="7CF43ADD" w14:textId="77777777" w:rsidTr="001F5553">
+      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="7CF43ADD" w14:textId="77777777" w:rsidTr="00362DDD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="pct"/>
+            <w:tcW w:w="821" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DBD9D8B" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lost Participants</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E51AFFE" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Injury, Dehydration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="1931" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0ED97C97" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
@@ -3530,147 +3598,147 @@
               </w:rPr>
               <w:t xml:space="preserve">If any participant has not returned by course closure time, a search will be initiated by 4WD/ bike/foot as appropriate by allocating areas of the map to be patrolled, keeping in touch by radio. This procedure will continue for 2 hours. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75AC4C68" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">If after that time people are still missing, then Emergency Services will be alerted. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="pct"/>
+            <w:tcW w:w="1608" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DFC23BF" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organiser to coordinate search</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="12E98274" w14:textId="77777777" w:rsidTr="001F5553">
+      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="12E98274" w14:textId="77777777" w:rsidTr="00362DDD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="607"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="pct"/>
+            <w:tcW w:w="821" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40832074" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6F1E715C" wp14:editId="7DEFBFC5">
                   <wp:extent cx="6350" cy="6350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="12" name="Picture 12"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 12"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6350" cy="6350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -3691,136 +3759,136 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="719CD163" wp14:editId="2819C7AA">
                   <wp:extent cx="6350" cy="6350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="13" name="Picture 13"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 13"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6350" cy="6350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0180D8D6" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="000D929D" wp14:editId="23BE39F3">
                   <wp:extent cx="6350" cy="6350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="14" name="Picture 14"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 14"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6350" cy="6350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -3833,51 +3901,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53C1D97F" wp14:editId="4EC1C9C8">
                   <wp:extent cx="6350" cy="6350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="15" name="Picture 15"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 15"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6350" cy="6350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -3898,51 +3966,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7B66E607" wp14:editId="35939BB8">
                   <wp:extent cx="6350" cy="6350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="16" name="Picture 16"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 16"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6350" cy="6350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
@@ -3955,240 +4023,240 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-AU"/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AC9C160" wp14:editId="290C706B">
                   <wp:extent cx="6350" cy="6350"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="17" name="Picture 17"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Picture 17"/>
                           <pic:cNvPicPr>
                             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                           </pic:cNvPicPr>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11">
+                          <a:blip r:embed="rId12">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="6350" cy="6350"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:noFill/>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="1931" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="470B4349" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tape any dangerous areas. Design courses to minimise likelihood of participants encountering such hazards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="pct"/>
+            <w:tcW w:w="1608" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1621348B" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organiser/ Course Planner</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="6D0711E6" w14:textId="77777777" w:rsidTr="001F5553">
+      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="6D0711E6" w14:textId="77777777" w:rsidTr="00362DDD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="965"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="pct"/>
+            <w:tcW w:w="821" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="233E5A55" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>First Aid</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A1C3F94" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Lack of timely first aid for injury or illness</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="1931" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="18BFDC4C" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
@@ -4198,205 +4266,205 @@
               </w:rPr>
               <w:t>Locate nearby medical facilities and contact numbers.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="137306AF" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ensure First Aid Kit is available on site.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="pct"/>
+            <w:tcW w:w="1608" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ED42E75" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Organiser</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="1443A486" w14:textId="77777777" w:rsidTr="001F5553">
+      <w:tr w:rsidR="0040198D" w:rsidRPr="0040198D" w14:paraId="1443A486" w14:textId="77777777" w:rsidTr="00362DDD">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="965"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="681" w:type="pct"/>
+            <w:tcW w:w="821" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="434684C3" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Electrical</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="671" w:type="pct"/>
+            <w:tcW w:w="641" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03600F60" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Electric shock, fire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1994" w:type="pct"/>
+            <w:tcW w:w="1931" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="173A83E2" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ensure generator (if used) is appropriately located away from vegetation. Electrical cables to be inspected and kept dry.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1654" w:type="pct"/>
+            <w:tcW w:w="1608" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="7" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="7" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="20" w:type="nil"/>
               <w:left w:w="20" w:type="nil"/>
               <w:bottom w:w="20" w:type="nil"/>
               <w:right w:w="20" w:type="nil"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AE23CCF" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0040198D">
               <w:rPr>
@@ -4448,122 +4516,264 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">If notified of a fire threat or very high winds which could cause a hazard to participants, the Event Organiser will: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="846"/>
         <w:gridCol w:w="8782"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C652D4" w14:paraId="3BD9BF43" w14:textId="77777777" w:rsidTr="00FE7F3B">
+      <w:tr w:rsidR="00362DDD" w:rsidRPr="00926278" w14:paraId="25235D75" w14:textId="77777777" w:rsidTr="006135EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="846" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="662E9A10" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
+          <w:p w14:paraId="3E0FDFB1" w14:textId="77777777" w:rsidR="00362DDD" w:rsidRDefault="00362DDD" w:rsidP="006135EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8782" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="24D9352D" w14:textId="69018E26" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="02056C96" w14:textId="25DEF95F" w:rsidR="00362DDD" w:rsidRPr="00926278" w:rsidRDefault="00362DDD" w:rsidP="006135EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Use the air horn to summon runners back to the assembly area</w:t>
+            </w:r>
+            <w:r w:rsidR="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00926278" w:rsidRPr="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3 short blasts</w:t>
+            </w:r>
+            <w:r w:rsidR="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00926278" w:rsidRPr="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> repeat</w:t>
+            </w:r>
+            <w:r w:rsidR="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidR="00926278" w:rsidRPr="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> every </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD728C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00926278" w:rsidRPr="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 seconds for </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD728C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00926278" w:rsidRPr="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>min</w:t>
+            </w:r>
+            <w:r w:rsidR="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>utes)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00362DDD" w:rsidRPr="00926278" w14:paraId="0EBA33E2" w14:textId="77777777" w:rsidTr="006135EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C5165D" w14:textId="77777777" w:rsidR="00362DDD" w:rsidRPr="00926278" w:rsidRDefault="00362DDD" w:rsidP="006135EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF7DBDB" w14:textId="77777777" w:rsidR="00362DDD" w:rsidRPr="00926278" w:rsidRDefault="00362DDD" w:rsidP="006135EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">If it is safe to do so, send out an official person to a point on the map where runners might be encountered, such as a control point, track junction or a water point, to inform runners to abandon their course and return to the assembly area by a safe route as quickly as possible. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00362DDD" w14:paraId="6892CDF3" w14:textId="77777777" w:rsidTr="006135EB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="186517FB" w14:textId="77777777" w:rsidR="00362DDD" w:rsidRPr="00926278" w:rsidRDefault="00362DDD" w:rsidP="006135EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8782" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7955B878" w14:textId="77777777" w:rsidR="00362DDD" w:rsidRDefault="00362DDD" w:rsidP="006135EB">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00926278">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Evacuate to a safe area, ensuring all participants are accounted for.</w:t>
+            </w:r>
             <w:r w:rsidRPr="00827E6B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">If it is safe to do so, send out an official person to a point on the map where runners might be encountered, such as a control point, track junction or a water point, to inform runners to abandon their course and return to the assembly area by a safe route as quickly as possible. </w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">If necessary, evacuate to a safe area. </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="64E5FD2D" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRPr="0040198D" w:rsidRDefault="00C652D4" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6AFB0D31" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -4719,146 +4929,107 @@
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Event Organiser receives report that competitor/s require attention and initiates Incident Report Sheet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32E8154A" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Seek information from other competitors on name, age, uniform, type of injury or problem of the person.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C858477" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Use course map to determine the person’s whereabouts and decide on the best means of reaching and retrieving them.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79376EC4" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Event Organiser engages </w:t>
+        <w:t xml:space="preserve">Event Organiser engages rescue personnel. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+    </w:p>
+    <w:p w14:paraId="5EA1557B" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="fr-FR"/>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> a rescue.</w:t>
+        </w:rPr>
+        <w:t>Identify and assemble equipment required to effect a rescue.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E592852" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6D6CCD6B" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5956,50 +6127,51 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EBD44A9" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Debriefing</w:t>
       </w:r>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E000400" w14:textId="77777777" w:rsidR="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -6104,128 +6276,118 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8782" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C2A0C77" w14:textId="602B887F" w:rsidR="00C652D4" w:rsidRDefault="00C652D4" w:rsidP="00C652D4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A7126">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complete OQ incident report (available on OQ </w:t>
-[...17 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>Complete OQ incident report (available on OQ web-site)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="579AFE53" w14:textId="77777777" w:rsidR="00C652D4" w:rsidRPr="0040198D" w:rsidRDefault="00C652D4" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1E2D001A" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F69A582" w14:textId="77777777" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52FF51AE" w14:textId="1004738C" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
+    <w:p w14:paraId="52FF51AE" w14:textId="2CD024F4" w:rsidR="0040198D" w:rsidRPr="0040198D" w:rsidRDefault="0040198D" w:rsidP="0040198D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>v 2</w:t>
+        <w:t xml:space="preserve">v </w:t>
       </w:r>
-      <w:r w:rsidR="00AA788E">
+      <w:r w:rsidR="003B519C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>3 July</w:t>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="007755E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Aug</w:t>
       </w:r>
       <w:r w:rsidRPr="0040198D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
       <w:r w:rsidR="00AA788E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659F0BB3" w14:textId="77777777" w:rsidR="00A419EE" w:rsidRDefault="00A419EE"/>
     <w:sectPr w:rsidR="00A419EE" w:rsidSect="0040198D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
@@ -6249,68 +6411,69 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09B34040"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FC4353A"/>
     <w:lvl w:ilvl="0" w:tplc="A426F302">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6492,50 +6655,162 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10635220"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0AF6CFC4"/>
+    <w:lvl w:ilvl="0" w:tplc="0DE67B84">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14577C1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="969C7724"/>
     <w:lvl w:ilvl="0" w:tplc="A426F302">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6603,51 +6878,51 @@
     <w:lvl w:ilvl="7" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CFC457C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EBDAC922"/>
     <w:lvl w:ilvl="0" w:tplc="A426F302">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Wingdings" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6716,92 +6991,111 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1564489384">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="322319577">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="526017882">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2144956467">
     <w:abstractNumId w:val="1"/>
   </w:num>
+  <w:num w:numId="5" w16cid:durableId="394082447">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0040198D"/>
     <w:rsid w:val="00055DE5"/>
     <w:rsid w:val="001B714C"/>
     <w:rsid w:val="001E59CB"/>
+    <w:rsid w:val="002772A9"/>
+    <w:rsid w:val="00362DDD"/>
+    <w:rsid w:val="003B519C"/>
     <w:rsid w:val="0040198D"/>
+    <w:rsid w:val="00497B6D"/>
     <w:rsid w:val="005B0863"/>
     <w:rsid w:val="006764C1"/>
+    <w:rsid w:val="00756E9A"/>
+    <w:rsid w:val="007755E2"/>
+    <w:rsid w:val="008906E1"/>
+    <w:rsid w:val="00926278"/>
     <w:rsid w:val="00936393"/>
+    <w:rsid w:val="009C2D19"/>
+    <w:rsid w:val="009F11AA"/>
     <w:rsid w:val="00A11603"/>
     <w:rsid w:val="00A419EE"/>
     <w:rsid w:val="00AA788E"/>
+    <w:rsid w:val="00BE7DD4"/>
     <w:rsid w:val="00C652D4"/>
+    <w:rsid w:val="00CB6FEB"/>
+    <w:rsid w:val="00D92F17"/>
+    <w:rsid w:val="00E72161"/>
+    <w:rsid w:val="00EA6329"/>
     <w:rsid w:val="00EB0942"/>
+    <w:rsid w:val="00F511B1"/>
+    <w:rsid w:val="00FD728C"/>
     <w:rsid w:val="00FE7D28"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -7234,62 +7528,84 @@
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00C652D4"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00362DDD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00362DDD"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@oq.asn.au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:admin@oq.asn.au" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fire.qld.gov.au/prepare/bushfire/fire-danger-ratings" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bom.gov.au" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7561,57 +7877,58 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{639F8BBC-87C4-4617-97F8-B8D2CC7A22F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1648</Words>
-  <Characters>9395</Characters>
+  <Words>1708</Words>
+  <Characters>9736</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>78</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>81</Lines>
   <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11021</CharactersWithSpaces>
+  <CharactersWithSpaces>11422</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Juliana De Nooy</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>